--- v0 (2025-12-22)
+++ v1 (2026-04-15)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="4" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Amana" sheetId="1" r:id="rId4"/>
     <sheet name="Share" sheetId="2" r:id="rId5"/>
     <sheet name="Saving" sheetId="3" r:id="rId6"/>
     <sheet name="Loan Repayments" sheetId="4" r:id="rId7"/>
     <sheet name="Loan Details" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Abdulkadir Abdu Mgheni Amana Account</t>
   </si>
   <si>
     <t>Alfred Feruzi Mabula  Amana Account</t>
   </si>
   <si>
     <t>Alinda Charles Rweyemamu Amana Account</t>
   </si>
   <si>
     <t>Arbogast Ishema Fabian Amana Account</t>
   </si>
   <si>
     <t>Bonaventure Mutayoba Balige Amana Account</t>
   </si>
   <si>
@@ -73,77 +73,83 @@
   <si>
     <t>Clara Rangimoto Mpili Amana Account</t>
   </si>
   <si>
     <t>Daniel Amon Sawe Amana Account</t>
   </si>
   <si>
     <t>Doris Christine Mrema Amana Account</t>
   </si>
   <si>
     <t>Erard Buberwa mutalemwa Amana Account</t>
   </si>
   <si>
     <t>Esther Leopold Omary  Amana Account</t>
   </si>
   <si>
     <t>Festo Erasto Mvwango Amana Account</t>
   </si>
   <si>
     <t>Frank Charles Kalinga Amana Account</t>
   </si>
   <si>
     <t>Frank Shao Manase Amana Account</t>
   </si>
   <si>
-    <t>GLORIA PANKCRAS ASSEY Amana Account</t>
+    <t>gloria asey Amana Account</t>
   </si>
   <si>
     <t>Gloria Upendo Sindano Amana Account</t>
   </si>
   <si>
+    <t>Hafadhi Ally Mkwinyage Amana Account</t>
+  </si>
+  <si>
     <t>Hellen Daudi Mushi Amana Account</t>
   </si>
   <si>
     <t>Jacqueline Wilson sindano Amana Account</t>
   </si>
   <si>
     <t>Joseph Adam Msalaba Amana Account</t>
   </si>
   <si>
     <t>Joseph Paul Kavishe Amana Account</t>
   </si>
   <si>
     <t>Joseph Thadey Mushi Amana Account</t>
   </si>
   <si>
     <t>Lomnyaki Logolie Siwandeti Amana Account</t>
   </si>
   <si>
     <t>Lucy Ambrose Ottaru Amana Account</t>
   </si>
   <si>
+    <t>Lunangisyo Losen Msokwa Amana Account</t>
+  </si>
+  <si>
     <t>Marina Magdalena Alois Njelekela Amana Account</t>
   </si>
   <si>
     <t>Mathias Donald Orotta Amana Account</t>
   </si>
   <si>
     <t>Moses Gerald Magongwa Amana Account</t>
   </si>
   <si>
     <t>Mwashi Lazaro Mahaghila Amana Account</t>
   </si>
   <si>
     <t>Victoria John Shao Amana Account</t>
   </si>
   <si>
     <t>yasinta Sabas Kayombo Amana Account</t>
   </si>
   <si>
     <t>Abdulkadir Abdu Mgheni Share Account</t>
   </si>
   <si>
     <t>Alfred Feruzi Mabula  Share Account</t>
   </si>
   <si>
     <t>Alinda Charles Rweyemamu Share Account</t>
@@ -160,77 +166,83 @@
   <si>
     <t>Clara Rangimoto Mpili Share Account</t>
   </si>
   <si>
     <t>Daniel Amon Sawe Share Account</t>
   </si>
   <si>
     <t>Doris Christine Mrema Share Account</t>
   </si>
   <si>
     <t>Erard Buberwa mutalemwa Share Account</t>
   </si>
   <si>
     <t>Esther Leopold Omary  Share Account</t>
   </si>
   <si>
     <t>Festo Erasto Mvwango Share Account</t>
   </si>
   <si>
     <t>Frank Charles Kalinga Share Account</t>
   </si>
   <si>
     <t>Frank Shao Manase Share Account</t>
   </si>
   <si>
-    <t>GLORIA PANKCRAS ASSEY Share Account</t>
+    <t>gloria asey Share Account</t>
   </si>
   <si>
     <t>Gloria Upendo Sindano Share Account</t>
   </si>
   <si>
+    <t>Hafadhi Ally Mkwinyage Share Account</t>
+  </si>
+  <si>
     <t>Hellen Daudi Mushi Share Account</t>
   </si>
   <si>
     <t>Jacqueline Wilson sindano Share Account</t>
   </si>
   <si>
     <t>Joseph Adam Msalaba Share Account</t>
   </si>
   <si>
     <t>Joseph Paul Kavishe Share Account</t>
   </si>
   <si>
     <t>Joseph Thadey Mushi Share Account</t>
   </si>
   <si>
     <t>Lomnyaki Logolie Siwandeti Share Account</t>
   </si>
   <si>
     <t>Lucy Ambrose Ottaru Share Account</t>
   </si>
   <si>
+    <t>Lunangisyo Losen Msokwa Share Account</t>
+  </si>
+  <si>
     <t>Marina Magdalena Alois Njelekela Share Account</t>
   </si>
   <si>
     <t>Mathias Donald Orotta Share Account</t>
   </si>
   <si>
     <t>Moses Gerald Magongwa Share Account</t>
   </si>
   <si>
     <t>Mwashi Lazaro Mahaghila Share Account</t>
   </si>
   <si>
     <t>Victoria John Shao Share Account</t>
   </si>
   <si>
     <t>yasinta Sabas Kayombo Share Account</t>
   </si>
   <si>
     <t>Abdulkadir Abdu Mgheni Saving Account</t>
   </si>
   <si>
     <t>Alfred Feruzi Mabula  Saving Account</t>
   </si>
   <si>
     <t>Alinda Charles Rweyemamu Saving Account</t>
@@ -247,77 +259,83 @@
   <si>
     <t>Clara Rangimoto Mpili Saving Account</t>
   </si>
   <si>
     <t>Daniel Amon Sawe Saving Account</t>
   </si>
   <si>
     <t>Doris Christine Mrema Saving Account</t>
   </si>
   <si>
     <t>Erard Buberwa mutalemwa Saving Account</t>
   </si>
   <si>
     <t>Esther Leopold Omary  Saving Account</t>
   </si>
   <si>
     <t>Festo Erasto Mvwango Saving Account</t>
   </si>
   <si>
     <t>Frank Charles Kalinga Saving Account</t>
   </si>
   <si>
     <t>Frank Shao Manase Saving Account</t>
   </si>
   <si>
-    <t>GLORIA PANKCRAS ASSEY Saving Account</t>
+    <t>gloria asey Saving Account</t>
   </si>
   <si>
     <t>Gloria Upendo Sindano Saving Account</t>
   </si>
   <si>
+    <t>Hafadhi Ally Mkwinyage Saving Account</t>
+  </si>
+  <si>
     <t>Hellen Daudi Mushi Saving Account</t>
   </si>
   <si>
     <t>Jacqueline Wilson sindano Saving Account</t>
   </si>
   <si>
     <t>Joseph Adam Msalaba Saving Account</t>
   </si>
   <si>
     <t>Joseph Paul Kavishe Saving Account</t>
   </si>
   <si>
     <t>Joseph Thadey Mushi Saving Account</t>
   </si>
   <si>
     <t>Lomnyaki Logolie Siwandeti Saving Account</t>
   </si>
   <si>
     <t>Lucy Ambrose Ottaru Saving Account</t>
   </si>
   <si>
+    <t>Lunangisyo Losen Msokwa Saving Account</t>
+  </si>
+  <si>
     <t>Marina Magdalena Alois Njelekela Saving Account</t>
   </si>
   <si>
     <t>Mathias Donald Orotta Saving Account</t>
   </si>
   <si>
     <t>Moses Gerald Magongwa Saving Account</t>
   </si>
   <si>
     <t>Mwashi Lazaro Mahaghila Saving Account</t>
   </si>
   <si>
     <t>Victoria John Shao Saving Account</t>
   </si>
   <si>
     <t>yasinta Sabas Kayombo Saving Account</t>
   </si>
   <si>
     <t>Abdulkadir Abdu Mgheni Loan Account</t>
   </si>
   <si>
     <t>Alfred Feruzi Mabula  Loan Account</t>
   </si>
   <si>
     <t>Alinda Charles Rweyemamu Loan Account</t>
@@ -334,75 +352,81 @@
   <si>
     <t>Clara Rangimoto Mpili Loan Account</t>
   </si>
   <si>
     <t>Daniel Amon Sawe Loan Account</t>
   </si>
   <si>
     <t>Doris Christine Mrema Loan Account</t>
   </si>
   <si>
     <t>Erard Buberwa mutalemwa Loan Account</t>
   </si>
   <si>
     <t>Esther Leopold Omary  Loan Account</t>
   </si>
   <si>
     <t>Festo Erasto Mvwango Loan Account</t>
   </si>
   <si>
     <t>Frank Charles Kalinga Loan Account</t>
   </si>
   <si>
     <t>Frank Shao Manase Loan Account</t>
   </si>
   <si>
-    <t>GLORIA PANKCRAS ASSEY Loan Account</t>
+    <t>gloria asey Loan Account</t>
   </si>
   <si>
     <t>Gloria Upendo Sindano Loan Account</t>
   </si>
   <si>
+    <t>Hafadhi Ally Mkwinyage Loan Account</t>
+  </si>
+  <si>
     <t>Hellen Daudi Mushi Loan Account</t>
   </si>
   <si>
     <t>Jacqueline Wilson sindano Loan Account</t>
   </si>
   <si>
     <t>Joseph Adam Msalaba Loan Account</t>
   </si>
   <si>
     <t>Joseph Paul Kavishe Loan Account</t>
   </si>
   <si>
     <t>Joseph Thadey Mushi Loan Account</t>
   </si>
   <si>
     <t>Lomnyaki Logolie Siwandeti Loan Account</t>
   </si>
   <si>
     <t>Lucy Ambrose Ottaru Loan Account</t>
+  </si>
+  <si>
+    <t>Lunangisyo Losen Msokwa Loan Account</t>
   </si>
   <si>
     <t>Marina Magdalena Alois Njelekela Loan Account</t>
   </si>
   <si>
     <t>Mathias Donald Orotta Loan Account</t>
   </si>
   <si>
     <t>Moses Gerald Magongwa Loan Account</t>
   </si>
   <si>
     <t>Mwashi Lazaro Mahaghila Loan Account</t>
   </si>
   <si>
     <t>Victoria John Shao Loan Account</t>
   </si>
   <si>
     <t>yasinta Sabas Kayombo Loan Account</t>
   </si>
   <si>
     <t>Principle</t>
   </si>
   <si>
     <t>Interest</t>
   </si>
@@ -771,51 +795,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C30"/>
+  <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
@@ -1027,1136 +1051,1216 @@
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>31</v>
       </c>
     </row>
+    <row r="31" spans="1:3">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C30"/>
+  <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>60</v>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C30"/>
+  <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C30"/>
+  <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>